--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -2,247 +2,927 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...159 lines deleted...]
-                                Ver no Portal
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:bookmarkStart w:id="0" w:name="_Toc0"/><w:r><w:t>Dados Abertos</w:t></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/></w:rPr><w:t xml:space="preserve">        
+            var CMOB_DA = {
+                saplProxy: "https:\/\/cmob.rn.gov.br\/wp-json\/dados-abertos\/v1\/sapl",
+                wpBase: "https:\/\/cmob.rn.gov.br\/wp-json\/wp\/v2",
+                saplPublico: "https:\/\/sapl.ourobranco.rn.leg.br",
+                grupos: [{"grupo":"Atividade Legislativa (SAPL)","icone":"dashicons-bank","itens":[{"slug":"parlamentares","titulo":"Parlamentares","desc":"Vereadores e vereadoras, com legislatura, partido e mandato.","icone":"dashicons-groups","freq":"Por legislatura","fonte":"sapl","linkSite":"https:\/\/sapl.ourobranco.rn.leg.br\/parlamentar\/"},{"slug":"materias","titulo":"Mat\u00e9rias Legislativas","desc":"Projetos de lei, requerimentos, indica\u00e7\u00f5es e demais mat\u00e9rias em tramita\u00e7\u00e3o.","icone":"dashicons-media-document","freq":"Di\u00e1ria","fonte":"sapl","linkSite":"https:\/\/sapl.ourobranco.rn.leg.br\/materia\/"},{"slug":"sessoes","titulo":"Sess\u00f5es Plen\u00e1rias","desc":"Sess\u00f5es ordin\u00e1rias, extraordin\u00e1rias e solenes realizadas pela Casa.","icone":"dashicons-megaphone","freq":"Semanal","fonte":"sapl","linkSite":"https:\/\/sapl.ourobranco.rn.leg.br\/sessao\/"},{"slug":"normas","titulo":"Normas Jur\u00eddicas","desc":"Leis ordin\u00e1rias, leis complementares, resolu\u00e7\u00f5es e demais normas aprovadas.","icone":"dashicons-book-alt","freq":"Eventual","fonte":"sapl","linkSite":"https:\/\/sapl.ourobranco.rn.leg.br\/norma\/"},{"slug":"comissoes","titulo":"Comiss\u00f5es","desc":"Comiss\u00f5es permanentes e tempor\u00e1rias com sua composi\u00e7\u00e3o.","icone":"dashicons-clipboard","freq":"Por legislatura","fonte":"sapl","linkSite":"https:\/\/sapl.ourobranco.rn.leg.br\/comissoes\/"}]},{"grupo":"Atos e Publica\u00e7\u00f5es","icone":"dashicons-portfolio","itens":[{"slug":"diario-oficial","titulo":"Di\u00e1rio Oficial","desc":"Edi\u00e7\u00f5es do Di\u00e1rio Oficial do Legislativo Municipal.","icone":"dashicons-media-text","freq":"Di\u00e1ria","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/diario-oficial\/"},{"slug":"regimento-interno","titulo":"Regimento Interno","desc":"Regimento Interno da C\u00e2mara Municipal.","icone":"dashicons-welcome-write-blog","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/regimento-interno\/"},{"slug":"lei-organica","titulo":"Lei Org\u00e2nica","desc":"Lei Org\u00e2nica do Munic\u00edpio.","icone":"dashicons-book","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/lei-organica\/"},{"slug":"editais","titulo":"Editais","desc":"Editais publicados pela C\u00e2mara.","icone":"dashicons-paperclip","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/editais\/"},{"slug":"avisos-de-licitacoes","titulo":"Avisos de Licita\u00e7\u00f5es","desc":"Avisos de licita\u00e7\u00f5es da C\u00e2mara.","icone":"dashicons-megaphone","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/avisos-de-licitacoes\/"},{"slug":"convenios-transf","titulo":"Conv\u00eanios e Transfer\u00eancias","desc":"Conv\u00eanios firmados e transfer\u00eancias realizadas.","icone":"dashicons-networking","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/convenios-transf\/"},{"slug":"concursos","titulo":"Concursos","desc":"Concursos p\u00fablicos realizados pela C\u00e2mara.","icone":"dashicons-awards","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/concursos\/"}]},{"grupo":"Comunica\u00e7\u00e3o e Institucional","icone":"dashicons-format-status","itens":[{"slug":"posts","titulo":"Not\u00edcias","desc":"Not\u00edcias publicadas no portal da C\u00e2mara.","icone":"dashicons-admin-post","freq":"Di\u00e1ria","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/noticias\/"},{"slug":"eventos","titulo":"Eventos","desc":"Agenda de eventos da Casa.","icone":"dashicons-calendar-alt","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/eventos\/"},{"slug":"galerias-de-imagens","titulo":"Galerias de Imagens","desc":"Galerias fotogr\u00e1ficas de eventos e atividades.","icone":"dashicons-format-gallery","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/galerias-de-imagens\/"},{"slug":"vereador","titulo":"Vereadores (Portal)","desc":"Perfis institucionais dos vereadores no portal.","icone":"dashicons-businessperson","freq":"Por legislatura","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/vereadores\/"},{"slug":"glossario","titulo":"Gloss\u00e1rio","desc":"Termos do processo legislativo explicados.","icone":"dashicons-editor-help","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/glossario\/"},{"slug":"acesso-rapido","titulo":"Acesso R\u00e1pido","desc":"Atalhos institucionais destacados no portal.","icone":"dashicons-external","freq":"Eventual","fonte":"wp","linkSite":"https:\/\/cmob.rn.gov.br\/acesso-rapido\/"}]}]            };
+        
+
+        
+
+            
+                Portal de Dados Abertos
+                
+            
+
+            
+                Esta página reúne, em formato aberto e legível por máquina, os dados produzidos
+                pela Câmara Municipal de Ouro Branco/RN, permitindo tanto a consulta pelo cidadão quanto o
+                acesso automatizado por sistemas externos por meio de APIs públicas.
+                Reúne a atividade legislativa (SAPL/Interlegis) e os conteúdos administrativos e institucionais
+                (publicados no portal).
+            
+
+            
+                O que são Dados Abertos
+                Conjuntos e Recursos
+                Acesso automatizado (API)
+                Consultar e baixar
+                Catálogo de dados
                 Regras de utilização
-                    Os dados são fornecidos sob a licença
-[...5 lines deleted...]
-                        Atividade legislativa (SAPL):
+            
+
+            
+            
+                O que são Dados Abertos
+                
+                    Dados Abertos são aqueles disponibilizados em formato apto à livre utilização e redistribuição
+                    por qualquer pessoa, sem restrição de licenças, patentes ou mecanismos de controle, permitindo
+                    sua reutilização e combinação com outros conjuntos de dados.
+                
+                Por consenso, seguem os seguintes princípios:
+                
+                    CompletosDisponibilizados em sua totalidade.
+                    PrimáriosColetados na fonte, com o maior nível de detalhe.
+                    AtuaisPublicados tão rapidamente quanto possível.
+                    AcessíveisDisponíveis ao maior número de usuários e finalidades.
+                    Processáveis por máquinaEstruturados para processamento automatizado.
+                    Não discriminatóriosDisponíveis sem necessidade de cadastro.
+                    Não proprietáriosEm formato aberto, sem controle exclusivo.
+                    Livres de licençasNão sujeitos a direito autoral ou patente restritiva.
+                
+            
+
+            
+            
+                Conjuntos de Dados e Recursos
+                
+                    Os dados estão organizados em Conjuntos de Dados e Recursos.
+                    Cada Conjunto (por exemplo, “Matérias Legislativas”, “Diário Oficial”) possui descrição, um ou
+                    mais Recursos e metadados como frequência de atualização, grupo e esfera. Cada Recurso é um
+                    endpoint de API que devolve as informações em JSON, com exportação
+                    em CSV pela ferramenta de consulta abaixo.
+                
+                
+                     Este portal reúne duas fontes:
+                    (1) a atividade legislativa no SAPL (via proxy com cache e limite de uso) e
+                    (2) os conteúdos do próprio portal, pela API REST.
+                
+            
+
+            
+            
+                Acesso automatizado por sistemas externos (API)
+                Consumo direto por outros sistemas, sem cadastro. Respostas em JSON.
+
+                1. Atividade legislativa (SAPL, via proxy do portal)
+                
+                    
+                        Endpoint
                         https://cmob.rn.gov.br/wp-json/dados-abertos/v1/sapl?modulo={slug}
-                        Slugs válidos:
+                    
+                    
+                        Módulos (slug)
                         parlamentares | materias | sessoes | normas | comissoes
-                        Parâmetros opcionais: formato=json|csv, page=N
-[...23 lines deleted...]
-</w:document>
+                    
+                    
+                        Parâmetros
+                        formato=json|csv · page=N
+                    
+                    
+                        API original do SAPL
+                        https://sapl.ourobranco.rn.leg.br/api/
+                    
+                
+
+                2. Conteúdos do portal (API REST)
+                
+                    
+                        Endpoint
+                        https://cmob.rn.gov.br/wp-json/wp/v2/{recurso}
+                    
+                    
+                        Parâmetros REST
+                        per_page · page · search · orderby · order
+                    
+                
+                O acesso é livre, gratuito e não exige chave de API, cadastro ou autenticação.
+            
+
+            
+            
+                Consultar e baixar os dados
+                Escolha um conjunto e clique em Consultar. Navegue pelos registros e baixe em CSV ou JSON.
+
+                
+                    
+                        Conjunto de dados
+                        
+                    
+                    
+                        Por página
+                        
+                            10
+                            20
+                            50
+                        
+                    
+                    
+                         Consultar
+                    
+                    
+                        Baixar CSV
+                        Baixar JSON
+                        Abrir na API
+                    
+                
+
+                &nbsp;
+                 Carregando dados…
+
+                
+                    
+                        
+                        
+                    
+                
+
+                
+                    «
+                    ‹ Anterior
+                    Página  de 1
+                    Próxima ›
+                    »
+                
+            
+
+            
+            
+                Catálogo de Conjuntos de Dados
+                Esfera: Municipal &nbsp;|&nbsp; Formatos: JSON e CSV. Use a busca para localizar um conjunto.
+
+                
+                    
+                    
+                
+
+                
+                 Nenhum conjunto encontrado.
+            
+
+            
+            
+                Regras de Utilização
+                
+                    Qualquer pessoa física ou jurídica pode acessar as informações e os dados públicos deste Portal.
+                    Os dados são públicos e o Portal não estabelece restrições específicas relativas ao seu uso, sendo
+                    livre para qualquer finalidade, no limite das restrições legais.
+                
+                
+                    Licença: Creative Commons Atribuição
+                        (CC BY 4.0).
+                    
+                        O acesso é gratuito e não exige cadastro, identificação ou autenticação.
+                        É permitida a reutilização, a redistribuição e a combinação com outros conjuntos, inclusive para fins comerciais, desde que citada a fonte: Câmara Municipal de Ouro Branco/RN.
+                        Limite de uso do proxy SAPL: 60 requisições por minuto por IP (acima disso, HTTP 429); respostas cacheadas por 5 minutos.
+                        Os dados são disponibilizados no estado em que se encontram; em caso de divergência, prevalece a versão oficial.
+                    
+                
+
+                Fundamentação legal
+                
+                    Art. 8º, §3º, incisos II e III da Lei nº 12.527/2011 (Lei de Acesso à Informação — LAI).
+                    Art. 3º, inciso XXV e Art. 24, inciso V da Lei nº 14.129/2021 (Lei do Governo Digital).
+                    Resolução nº 3/2007 e normas do Interlegis/Senado Federal (SAPL).
+                    Lei nº 13.709/2018 (Lei Geral de Proteção de Dados Pessoais — LGPD).
+                
+            
+
+            
+            
+                
+                
+                    
+                        Detalhes do registro
+                        &times;
+                    
+                    
+                
+            
+
+        
+
+        
+            .da-wrap {
+                max-width: 1140px;
+                margin: 0 auto;
+                padding: 1rem;
+                color: #1f2937;
+                font-size: 15px;
+                line-height: 1.65
+            }
+
+            .da-wrap .da-titulo-pagina {
+                font-weight: 700;
+                text-transform: uppercase;
+                color: #111
+            }
+
+            .da-wrap .da-titulo-pagina+hr {
+                border: 0;
+                border-top: 3px solid #0d6efd;
+                width: 70px;
+                margin: 10px 0 16px
+            }
+
+            .da-wrap .da-intro {
+                font-size: 16px
+            }
+
+            .da-wrap .da-h {
+                font-size: 21px;
+                font-weight: 700;
+                margin: 0 0 12px;
+                padding-bottom: 8px;
+                border-bottom: 2px solid #e6eaef;
+                color: #0a58ca
+            }
+
+            .da-wrap .da-h5 {
+                font-size: 16px;
+                font-weight: 700;
+                margin: 18px 0 8px;
+                color: #0a58ca
+            }
+
+            .da-wrap .da-section {
+                margin: 30px 0;
+                scroll-margin-top: 80px
+            }
+
+            .da-wrap .da-muted {
+                color: #5b6470;
+                font-size: 14px
+            }
+
+            .da-wrap a.da-link {
+                color: #0d6efd;
+                text-decoration: none
+            }
+
+            .da-wrap a.da-link:hover {
+                text-decoration: underline
+            }
+
+            .da-wrap .da-nav {
+                display: flex;
+                flex-wrap: wrap;
+                gap: 8px;
+                margin: 6px 0
+            }
+
+            .da-wrap .da-nav a {
+                font-size: 13px;
+                padding: 7px 12px;
+                background: #eef4fe;
+                border: 1px solid #d6e4fb;
+                border-radius: 20px;
+                color: #0a58ca;
+                text-decoration: none
+            }
+
+            .da-wrap .da-nav a:hover {
+                background: #0d6efd;
+                color: #fff
+            }
+
+            .da-wrap .da-principios {
+                list-style: none;
+                padding: 0;
+                margin: 14px 0 0;
+                display: grid;
+                grid-template-columns: repeat(auto-fill, minmax(240px, 1fr));
+                gap: 10px
+            }
+
+            .da-wrap .da-principios li {
+                background: #f7f9fc;
+                border: 1px solid #e6eaef;
+                border-left: 4px solid #0d6efd;
+                border-radius: 6px;
+                padding: 10px 12px;
+                font-size: 13.5px;
+                color: #42505f
+            }
+
+            .da-wrap .da-principios li span {
+                display: block;
+                font-weight: 700;
+                color: #0a58ca;
+                margin-bottom: 2px
+            }
+
+            .da-wrap .da-api-box {
+                background: #f7f9fc;
+                border: 1px solid #e6eaef;
+                border-radius: 8px;
+                padding: 10px 16px;
+                margin: 8px 0
+            }
+
+            .da-wrap .da-api-row {
+                display: flex;
+                align-items: center;
+                flex-wrap: wrap;
+                gap: 10px;
+                padding: 7px 0;
+                border-bottom: 1px dashed #e1e7ee
+            }
+
+            .da-wrap .da-api-row:last-child {
+                border-bottom: 0
+            }
+
+            .da-wrap .da-label {
+                min-width: 190px;
+                font-weight: 600;
+                color: #42505f;
+                font-size: 13.5px
+            }
+
+            .da-wrap .da-code {
+                background: #0f2540;
+                color: #d6e6ff;
+                padding: 5px 10px;
+                border-radius: 5px;
+                font-size: 12.5px;
+                word-break: break-all
+            }
+
+            .da-wrap code {
+                background: #eef2ff;
+                padding: 1px 6px;
+                border-radius: 4px;
+                font-size: 13px;
+                word-break: break-all
+            }
+
+            .da-wrap .da-toolbar {
+                background: #f8f9fa;
+                border: 1px solid #eee;
+                border-radius: 8px;
+                padding: 14px 16px;
+                display: flex;
+                flex-wrap: wrap;
+                gap: 14px;
+                align-items: flex-end;
+                margin: 14px 0
+            }
+
+            .da-wrap .da-field {
+                display: flex;
+                flex-direction: column;
+                gap: 5px
+            }
+
+            .da-wrap .da-field label {
+                font-size: 13px;
+                font-weight: 600;
+                color: #333;
+                margin: 0
+            }
+
+            .da-wrap .da-field select,
+            .da-wrap .da-field input {
+                padding: 8px 11px;
+                border: 1px solid #c4cedb;
+                border-radius: 6px;
+                font-size: 14px;
+                min-width: 180px;
+                background: #fff;
+                color: #2b2f36
+            }
+
+            .da-wrap .da-btn {
+                background: #0d6efd;
+                color: #fff;
+                border: 0;
+                border-radius: 6px;
+                padding: 9px 18px;
+                font-size: 14px;
+                font-weight: 600;
+                cursor: pointer;
+                display: inline-flex;
+                align-items: center;
+                gap: 6px
+            }
+
+            .da-wrap .da-btn:hover {
+                background: #0a58ca
+            }
+
+            .da-wrap .da-btn:disabled {
+                opacity: .55;
+                cursor: progress
+            }
+
+            .da-wrap .da-btn-mini {
+                background: #fff;
+                color: #0a58ca;
+                border: 1px solid #b9c9e6;
+                border-radius: 5px;
+                padding: 6px 12px;
+                font-size: 12.5px;
+                font-weight: 600;
+                cursor: pointer;
+                text-decoration: none;
+                display: inline-block
+            }
+
+            .da-wrap .da-btn-mini:hover {
+                background: #0d6efd;
+                color: #fff;
+                border-color: #0d6efd
+            }
+
+            .da-wrap .da-btn-mini:disabled {
+                opacity: .5;
+                cursor: progress
+            }
+
+            .da-wrap .da-busca-wrap {
+                position: relative;
+                margin: 8px 0 14px
+            }
+
+            .da-wrap .da-busca-wrap .dashicons {
+                position: absolute;
+                left: 10px;
+                top: 50%;
+                transform: translateY(-50%);
+                color: #888
+            }
+
+            .da-wrap #daBusca {
+                width: 100%;
+                padding: 10px 16px 10px 38px;
+                border: 1px solid #ddd;
+                border-radius: 5px;
+                font-size: 14px;
+                color: #333;
+                outline: none
+            }
+
+            .da-wrap #daListaCatalogo {
+                display: flex;
+                flex-direction: column;
+                gap: 22px;
+                margin-top: 12px
+            }
+
+            .da-wrap .da-grupo-titulo {
+                font-size: 15px;
+                font-weight: 700;
+                color: #0a58ca;
+                margin: 0 0 10px;
+                text-transform: uppercase;
+                letter-spacing: .4px;
+                display: flex;
+                align-items: center;
+                gap: 8px
+            }
+
+            .da-wrap .da-cards {
+                display: grid;
+                grid-template-columns: repeat(auto-fill, minmax(290px, 1fr));
+                gap: 14px
+            }
+
+            .da-wrap .da-card {
+                background: #fff;
+                border: 1px solid #e6eaef;
+                border-radius: 10px;
+                padding: 14px 16px;
+                display: flex;
+                flex-direction: column;
+                position: relative
+            }
+
+            .da-wrap .da-card .dashicons.da-ico {
+                font-size: 28px;
+                width: 28px;
+                height: 28px;
+                color: #0d6efd;
+                margin-bottom: .4rem
+            }
+
+            .da-wrap .da-card h6 {
+                font-size: 15px;
+                font-weight: 700;
+                margin: 0 0 6px;
+                color: #111827
+            }
+
+            .da-wrap .da-card>p {
+                font-size: 13px;
+                color: #5b6470;
+                margin: 0 0 10px;
+                flex: 1
+            }
+
+            .da-wrap .da-meta {
+                list-style: none;
+                padding: 0;
+                margin: 0 0 12px;
+                font-size: 12px;
+                color: #42505f
+            }
+
+            .da-wrap .da-meta li {
+                padding: 2px 0
+            }
+
+            .da-wrap .da-meta b {
+                color: #0a58ca
+            }
+
+            .da-wrap .da-fonte-tag {
+                position: absolute;
+                top: 12px;
+                right: 12px;
+                font-size: 10px;
+                font-weight: 700;
+                padding: 2px 8px;
+                border-radius: 999px;
+                text-transform: uppercase;
+                letter-spacing: .03em
+            }
+
+            .da-wrap .da-fonte-sapl {
+                background: #dbeafe;
+                color: #1e40af
+            }
+
+            .da-wrap .da-fonte-wp {
+                background: #dcfce7;
+                color: #166534
+            }
+
+            .da-wrap .da-card-actions {
+                display: flex;
+                flex-wrap: wrap;
+                gap: 7px
+            }
+
+            .da-wrap .da-status {
+                font-size: 11.5px;
+                color: #777;
+                min-height: 15px;
+                margin-top: 8px
+            }
+
+            .da-wrap .da-status.erro {
+                color: #b5341f
+            }
+
+            .da-wrap .da-status.ok {
+                color: #1d7a3e
+            }
+
+            .da-wrap .da-sem-resultados {
+                display: none;
+                text-align: center;
+                padding: 30px;
+                color: #888
+            }
+
+            .da-wrap .da-info {
+                font-size: 13.5px;
+                color: #555;
+                margin: 6px 0
+            }
+
+            .da-wrap .da-loader {
+                display: none;
+                text-align: center;
+                padding: 24px;
+                color: #666
+            }
+
+            .da-wrap .da-spin {
+                animation: daspin 1s linear infinite
+            }
+
+            @keyframes daspin {
+                to {
+                    transform: rotate(360deg)
+                }
+            }
+
+            .da-wrap .da-table-wrap {
+                overflow-x: auto
+            }
+
+            .da-wrap #daTabela {
+                width: 100%;
+                border-collapse: collapse
+            }
+
+            .da-wrap #daTabela thead th {
+                background: #0a58ca;
+                color: #fff;
+                font-size: 12px;
+                text-transform: uppercase;
+                letter-spacing: .2px;
+                padding: 9px 10px;
+                text-align: left;
+                white-space: nowrap
+            }
+
+            .da-wrap #daTabela tbody td {
+                font-size: 13px;
+                padding: 8px 10px;
+                border-bottom: 1px solid #eee;
+                vertical-align: top
+            }
+
+            .da-wrap #daTabela tbody tr:hover {
+                background: #f7faff
+            }
+
+            .da-wrap .da-paginacao {
+                display: flex;
+                justify-content: center;
+                align-items: center;
+                gap: 8px;
+                flex-wrap: wrap;
+                margin: 16px 0
+            }
+
+            .da-wrap .da-page-input {
+                width: 64px;
+                text-align: center;
+                border: 1px solid #ddd;
+                border-radius: 5px;
+                padding: 5px
+            }
+
+            .da-wrap .da-licenca {
+                background: #f4f9f0;
+                border: 1px solid #dcebd0;
+                border-left: 4px solid #198754;
+                border-radius: 8px;
+                padding: 14px 18px;
+                margin: 10px 0
+            }
+
+            .da-wrap .da-licenca ul {
+                margin: 8px 0 0;
+                padding-left: 18px
+            }
+
+            .da-wrap .da-licenca li {
+                font-size: 14px;
+                margin-bottom: 5px
+            }
+
+            .da-wrap .da-fundamentacao {
+                padding-left: 20px
+            }
+
+            .da-wrap .da-fundamentacao li {
+                margin: 5px 0;
+                font-size: 14px
+            }
+
+            .da-modal {
+                display: none;
+                position: fixed;
+                inset: 0;
+                z-index: 99999
+            }
+
+            .da-modal.aberto {
+                display: block
+            }
+
+            .da-modal-bg {
+                position: absolute;
+                inset: 0;
+                background: rgba(0, 0, 0, .5)
+            }
+
+            .da-modal-box {
+                position: relative;
+                max-width: 680px;
+                margin: 6vh auto;
+                background: #fff;
+                border-radius: 10px;
+                max-height: 80vh;
+                display: flex;
+                flex-direction: column;
+                overflow: hidden
+            }
+
+            .da-modal-head {
+                display: flex;
+                justify-content: space-between;
+                align-items: center;
+                background: #0a58ca;
+                color: #fff;
+                padding: 12px 16px
+            }
+
+            .da-modal-x {
+                background: none;
+                border: 0;
+                color: #fff;
+                font-size: 26px;
+                line-height: 1;
+                cursor: pointer
+            }
+
+            .da-modal-body {
+                padding: 14px 16px;
+                overflow: auto
+            }
+
+            .da-modal-body .lin {
+                display: flex;
+                gap: 10px;
+                border-bottom: 1px solid #eee;
+                padding: 7px 0
+            }
+
+            .da-modal-body .lin b {
+                min-width: 38%;
+                color: #555
+            }
+
+            @media(max-width:600px) {
+                .da-wrap .da-label {
+                    min-width: 100%
+                }
+
+                .da-wrap .da-field select,
+                .da-wrap .da-field input {
+                    min-width: 100%
+                }
+            }
+        
+
+        
+            (function() {
+                "use strict";
+                var CFG = window.CMOB_DA || {
+                    grupos: []
+                };
+                var FLAT = [];
+                CFG.grupos.forEach(function(g) {
+                    g.itens.forEach(function(it) {
+                        it._grupo = g.grupo;
+                        FLAT.push(it);
+                    });
+                });
+
+                function el(id) {
+                    return document.getElementById(id);
+                }
+
+                function esc(s) {
+                    return String(s == null ? '' : s).replace(/&/g, '&amp;').replace(//g, '&gt;').replace(/"/g, '&quot;');
+                }
+
+                function porSlug(s) {
+                    for (var i = 0; i < FLAT.length; i++) {
+                        if (FLAT[i].slug === s) return FLAT[i];
+                    }
+                    return null;
+                }
+
+                function stripTags(s) {
+                    var d = document.createElement('div');
+                    d.innerHTML = String(s == null ? '' : s);
+                    return (d.textContent || d.innerText || '').trim();
+                }
+
+                // ---------- URLs ----------
+                function urlSaplPagina(slug, page) {
+                    return CFG.saplProxy + (CFG.saplProxy.indexOf('?') > -1 ? '&' : '?') + 'modulo=' + encodeURIComponent(slug) + '&page=' + page;
+                }
+
+                function urlWpPagina(slug, page, perPage, campos) {
+                    var u = CFG.wpBase + '/' + slug + '?page=' + page + '&per_page=' + perPage;
+                    if (campos) u += '&_fields=' + campos;
+                    return u;
+                }
+
+                function urlApi(c) {
+                    return c.fonte === 'sapl' ? urlSaplPagina(c.slug, 1) : (CFG.wpBase + '/' + c.slug);
+                }
+
+                // ---------- Fetch (uma página) ----------
+                function paginaConjunto(c, page, perPage, camposLimitados) {
+                    if (c.fonte === 'sapl') {
+                        return fetch(urlSaplPagina(c.slug, page), {
+                                headers: {
+                                    'Accept': 'application/json'
+                                }
+                            })
+                            .then(function(r) {
+                                if (!r.ok) throw new Error('HTTP ' + r.status);
+                                return r.json();
+                            })
+                            .then(function(j) {
+                                var pg = j.pagination || {};
+                                return {
+                                    registros: j.results || [],
+                                    totalPaginas: pg.total_pages || 1,
+                                    totalItens: pg.total_entries || (j.results ? j.results.length : 0)
+                                };
+                            });
+                    }
+                    var campos = camposLimitados ? 'id,date,title,link,slug' : '';
+                    return fetch(urlWpPagina(c.slug, page, perPage, campos), {
+                            headers: {
+                                'Accept': 'application/json'
+                            }
+                        })
+                        .then(function(r) {
+                            if (!r.ok) throw new Error('HTTP ' + r.status);
+                            var pgs = parseInt(r.headers.get('X-WP-TotalPages') || '1', 10);
+                            var tot = parseInt(r.headers.get('X-WP-Total') || '0', 10);
+                            return r.json().then(function(arr) {
+                                return {
+                                    registros: arr || [],
+                                    totalPaginas: pgs || 1,
+                                    totalItens: tot || (arr ? arr.length : 0)
+                                };
+                            });
+                        });
+                }
+
+                // varre todas as páginas (download completo)
+                function todasPaginas(c, aoProgresso) {
+                    var todos = [],
+                        page = 1,
+                        totalPaginas = 1,
+                        perPage = (c.fonte === 'wp' ? 100 : 10);
+
+                    function passo() {
+                        if (aoProgresso) aoProgresso('Baixando página ' + page + ' de ' + totalPaginas + '…');
+                        return paginaConjunto(c, page, perPage, false).then(function(res) {
+                            todos = todos.concat(res.registros || []);
+                            totalPaginas = res.totalPaginas || 1;
+                            page++;
+                            if (page </w:t></w:r></w:p><w:sectPr><w:headerReference w:type="default" r:id="rId7"/><w:footerReference w:type="default" r:id="rId8"/><w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -326,51 +1006,51 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 21/07/2026</w:t>
+      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 19/10/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:70pt; height:70pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p/>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="centralizado"/>
     </w:pPr>