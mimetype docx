--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -438,101 +438,101 @@
 					Decretos				
 					
 				
 				
 				
 				
 					
 				
 					Portal da Transparência				
 					
 				
 				
 						
 				
 					Últimas Notícias				
 				
 							
 				
 					
 		
 				
 																														
 				
 		
 				
-					Sessão Solene de Posse				
-[...1 lines deleted...]
-					16/04/2026				
+					Inauguração da Câmara				
+				
+					18/06/2026				
 				
 					
 				
 				
 				
 				
 					
 		
 				
 																														
 				
 		
 				
-					A Câmara Municipal de Ouro Branco realizou uma reunião com o objetivo de buscar soluções para regulamentar as prévias carnavalescas no município de Ouro Branco-RN				
-[...1 lines deleted...]
-					30/01/2026				
+					Sessão Ordinária 04 de maio				
+				
+					18/06/2026				
 				
 					
 				
 				
 				
 				
 					
 		
 				
 																														
 				
 		
 				
-					Janeiro Branco: Câmara reforça a importância do cuidado com a saúde mental				
-[...1 lines deleted...]
-					05/01/2026				
+					Termo de Ajustamento de Conduta				
+				
+					17/06/2026				
 				
 					
 				
 				
 				
 				
 					
 		
 				
 																														
 				
 		
 				
-					Mensagem de Ano Novo – Câmara Municipal de Ouro Branco				
-[...1 lines deleted...]
-					31/12/2025				
+					Emissão RG				
+				
+					10/06/2026				
 				
 					
 				
 				
 						
 				
 					
 jQuery(document).ready(function($) {
   // Verifica se não estamos na página de edição do Elementor Pro
   if (!$('.elementor-editor-active').length) {
     var itens = $('#lista .jet-listing-grid__item');
     var currentIndex = 0;
     var itemsPerPage = 10; // Número de itens por página
 
     // Armazena os estilos originais dos botões
     var estiloOriginalAnterior = {
       'background-color': $('#anterior').css('background-color'),
       'color': $('#anterior').css('color'),
       'fill': $('#anterior').css('color'),
       'cursor': $('#anterior').css('cursor')
     };
 
     var estiloOriginalProximo = {
       'background-color': $('#proximo').css('background-color'),
       'color': $('#proximo').css('color'),
@@ -731,51 +731,51 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 05/06/2026</w:t>
+      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 21/07/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:70pt; height:70pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p/>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="centralizado"/>
     </w:pPr>