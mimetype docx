--- v1 (2026-07-21)
+++ v2 (2026-10-20)
@@ -44,61 +44,64 @@
         <w:t xml:space="preserve">		
 							Início
 A Cidade
 	História
 	Hino
 	Símbolos Municipais
 	Telefones Úteis
 A Câmara
 	Estrutura Organizacional
 	Parlamentares
 	Mesa Diretora
 	Legislatura Atual
 	Comissões
 	Expediente
 	Câmara ao Vivo
 	Glossário
 	Calendário de Eventos
 	Links Úteis
 Processo Legislativo
 	Legislação
 	Regimento Interno da Camara Municipal de Ouro Branco-RN
 	Lei Organica do Municipio de Ouro Branco-RN
 	Leis Municipais
 	Lista de Votações Nominais
 	Sessões Legislativas
+	Sugestão de Proposta Legislativa
 	Pautas
 	Matérias Legislativas
 	Normas Jurídicas
 	Relatórios
 Transparência
 	Portal da Transparência
+	Plano Estratégico
 	Diárias
 	Licitações
 	Obras
 	Contratos
 	Receitas
+	Relatórios de Gestão
 	Despesas
 	Avisos de Licitações
 	Concursos
 	Editais
 	Convênios e Transferências
 	Recursos Humanos
 Acesso à Informação
 	Central de Ouvidoria
 	E-Sic
 	Lei de Acesso à Informação (LAI)
 	Lei Geral de Proteção de Dados Pessoais (LGPD)
 	Lei Governo Digital
 	Estatísticas Avaliações Site
 	Política de Privacidade
 	Perguntas Frequentes
 	Carta de Serviços ao Usuário
 		</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
@@ -210,51 +213,51 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 21/07/2026</w:t>
+      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 20/10/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:70pt; height:70pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p/>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="centralizado"/>
     </w:pPr>