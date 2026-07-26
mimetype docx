--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -163,51 +163,51 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 11/06/2026</w:t>
+      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 26/07/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:70pt; height:70pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p/>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="centralizado"/>
     </w:pPr>