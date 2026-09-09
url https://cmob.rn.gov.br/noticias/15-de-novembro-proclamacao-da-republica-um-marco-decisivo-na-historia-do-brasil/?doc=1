--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -163,51 +163,51 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 26/07/2026</w:t>
+      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 09/09/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:70pt; height:70pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p/>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="centralizado"/>
     </w:pPr>