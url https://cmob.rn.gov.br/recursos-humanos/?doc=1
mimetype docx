--- v1 (2026-07-21)
+++ v2 (2026-10-20)
@@ -7,79 +7,79 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:bookmarkStart w:id="0" w:name="_Toc0"/><w:r><w:t>Recursos Humanos</w:t></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/></w:rPr><w:t xml:space="preserve">
 Links
 
 
-Servidores
+ServidoresNenhum documento corresponde à sua pesquisa.
 
 
 
 Estagiários
 
 
-Estagiários 2026Estagiários 2025Estagiários 2024Estagiários 2023Estagiários 2022
+Informamos e certificamos que a Câmara Municipal de Ouro Branco/RN não possui e não contratou estagiários em seu quadro funcional no período de 2021 a 2026.Todos20262025202420232022Estagiários 2026Estagiários 2025Estagiários 2024Estagiários 2023Estagiários 2022Nenhum documento corresponde à sua pesquisa.
 
 
 
 Terceirizados
 
 
-Terceirizados 2026Terceirizados 2025Terceirizados 2024Terceirizados 2023Terceirizados 2022
+Certificamos que a Câmara Municipal de Ouro Branco/RN não possui e não possuiu funcionários terceirizados contratados em seu quadro funcional no período de 2021 a 2026.Todos20262025202420232022Terceirizados 2026Terceirizados 2025Terceirizados 2024Terceirizados 2023Terceirizados 2022Nenhum documento corresponde à sua pesquisa.
 
 
 
 Tabela com Padrão Remuneratório dos Cargos&nbsp;e&nbsp;Funções
 
 
-Padrão Remuneratório 2022Padrão Remuneratório 2023Padrão Remuneratório 2024Padrão Remuneratório 2025Padrão Remuneratório 2026
+Todos20262025202420232022Padrão Remuneratório 2022Padrão Remuneratório 2023Padrão Remuneratório 2024Padrão Remuneratório 2025Padrão Remuneratório 2026Nenhum documento corresponde à sua pesquisa.
 
 
 
 Verbas Indenizatórias
 
 
-Verbas Indenizatórias 2022Verbas Indenizatórias 2023Verbas Indenizatórias 2024Verbas Indenizatórias 2025Verbas Indenizatórias 2026LEI Nº 1007, DE 07 DE DEZEMBRO DE 2022 - verbas indenizatóriasLEI Nº 1030, DE 28 DE DEZEMBRO DE 2023 - verbas indenizatóriasRESOLUÇÃO Nº 002/2022 DE 13 DE DEZEMBRO DE 2022 - verbas indenizatórias
+Todos20262025202420232022Verbas Indenizatórias 2022Verbas Indenizatórias 2023Verbas Indenizatórias 2024Verbas Indenizatórias 2025Verbas Indenizatórias 2026LEI Nº 1007, DE 07 DE DEZEMBRO DE 2022 - verbas indenizatóriasLEI Nº 1030, DE 28 DE DEZEMBRO DE 2023 - verbas indenizatóriasRESOLUÇÃO Nº 002/2022 DE 13 DE DEZEMBRO DE 2022 - verbas indenizatóriasNenhum documento corresponde à sua pesquisa.
 </w:t></w:r></w:p><w:sectPr><w:headerReference w:type="default" r:id="rId7"/><w:footerReference w:type="default" r:id="rId8"/><w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -164,51 +164,51 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 21/07/2026</w:t>
+      <w:t xml:space="preserve">Câmara Municipal de Ouro Branco - RN | Documento gerado automaticamente em 20/10/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:70pt; height:70pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p/>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="centralizado"/>
     </w:pPr>